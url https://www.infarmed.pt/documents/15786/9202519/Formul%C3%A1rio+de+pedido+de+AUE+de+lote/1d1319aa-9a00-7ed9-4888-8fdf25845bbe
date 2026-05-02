--- v0 (2025-10-07)
+++ v1 (2026-05-02)
@@ -1291,102 +1291,102 @@
           </w:tcPr>
           <w:p w14:paraId="16187B12" w14:textId="77777777" w:rsidR="00B426B0" w:rsidRPr="000A6E28" w:rsidRDefault="00B426B0" w:rsidP="00732E60">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicamento com rutura notificada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44361CE2" w14:textId="77777777" w:rsidR="00B426B0" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="44361CE2" w14:textId="77777777" w:rsidR="00B426B0" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-535193260"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008611E6">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B426B0" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFEDE8B" w14:textId="77777777" w:rsidR="00B426B0" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="6AFEDE8B" w14:textId="77777777" w:rsidR="00B426B0" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1954162866"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1436,102 +1436,102 @@
             </w:r>
             <w:r w:rsidR="002A23CC" w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ubstância controlada</w:t>
             </w:r>
             <w:r w:rsidR="00FA1E10">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaderodap"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D6E2873" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="4D6E2873" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1454912961"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16129EAB" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="16129EAB" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2022348216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1573,102 +1573,102 @@
             </w:pPr>
             <w:r w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicamento contendo derivado do sangue ou plasma humano</w:t>
             </w:r>
             <w:r w:rsidR="00FA1E10">
               <w:rPr>
                 <w:rStyle w:val="Refdenotaderodap"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F142286" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="4F142286" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-608969099"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="527D55DB" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="527D55DB" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1692984294"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1711,102 +1711,102 @@
             </w:pPr>
             <w:r w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vacina</w:t>
             </w:r>
             <w:r w:rsidR="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF6524B" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="1FF6524B" w14:textId="77777777" w:rsidR="00C56102" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1929388189"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BFC61C" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="47BFC61C" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1961453210"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1839,102 +1839,102 @@
           </w:tcPr>
           <w:p w14:paraId="1F0E9C83" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="000A6E28" w:rsidRDefault="002A23CC" w:rsidP="00732E60">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Medicamento incluído no catálogo SPMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E97080A" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="0E97080A" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="876817598"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531C0ED2" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="531C0ED2" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-985865215"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1966,101 +1966,101 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77B1ABC9" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="000A6E28" w:rsidRDefault="002A23CC" w:rsidP="00732E60">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A6E28">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comercialização do medicamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="761841F7" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="761841F7" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1230416974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002A23CC" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA79BFD" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00FA1E10">
+          <w:p w14:paraId="1BA79BFD" w14:textId="77777777" w:rsidR="002A23CC" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00FA1E10">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="2092199620"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3132,102 +3132,102 @@
           </w:tcPr>
           <w:p w14:paraId="5376770C" w14:textId="77777777" w:rsidR="00A60D59" w:rsidRPr="000A6E28" w:rsidRDefault="00A60D59" w:rsidP="00711AF2">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O medicamento alvo de AUE destina-se a ser comercializado em</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02C1DE5B" w14:textId="77777777" w:rsidR="00A60D59" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00A60D59">
+          <w:p w14:paraId="02C1DE5B" w14:textId="77777777" w:rsidR="00A60D59" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00A60D59">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-579134238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A60D59">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A60D59" w:rsidRPr="00FA1E10">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627BF81D" w14:textId="77777777" w:rsidR="00A60D59" w:rsidRPr="00FA1E10" w:rsidRDefault="007E0A1A" w:rsidP="00A60D59">
+          <w:p w14:paraId="627BF81D" w14:textId="77777777" w:rsidR="00A60D59" w:rsidRPr="00FA1E10" w:rsidRDefault="00751201" w:rsidP="00A60D59">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1527140228"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3265,51 +3265,51 @@
     </w:p>
     <w:p w14:paraId="71AB2E9B" w14:textId="77777777" w:rsidR="0061376B" w:rsidRDefault="0061376B" w:rsidP="0061376B">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F27F335" w14:textId="77777777" w:rsidR="009776B6" w:rsidRPr="00A14857" w:rsidRDefault="00A14857" w:rsidP="006470B3">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00A14857">
         <w:t>Termo de responsabilidade</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAA1EAE" w14:textId="77777777" w:rsidR="00D73F47" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="0017031F">
+    <w:p w14:paraId="4AAA1EAE" w14:textId="77777777" w:rsidR="00D73F47" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1000166594"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3345,51 +3345,51 @@
       <w:r w:rsidR="00075842" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D73F47" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> AIM aprovada em Portugal, exceto no que diz respeito à língua em que será disponibilizada a rotulagem</w:t>
       </w:r>
       <w:r w:rsidR="009A13CB" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B67DEA9" w14:textId="77777777" w:rsidR="00A14857" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="0017031F">
+    <w:p w14:paraId="7B67DEA9" w14:textId="77777777" w:rsidR="00A14857" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1861469669"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3537,51 +3537,51 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:tc>
               </w:tr>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:tbl>
     <w:p w14:paraId="483FE080" w14:textId="77777777" w:rsidR="0017031F" w:rsidRPr="0017031F" w:rsidRDefault="0017031F" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55946A5C" w14:textId="77777777" w:rsidR="00D73F47" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="0017031F">
+    <w:p w14:paraId="55946A5C" w14:textId="77777777" w:rsidR="00D73F47" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1306738853"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3649,110 +3649,110 @@
       <w:r w:rsidR="00564633" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fornecida</w:t>
       </w:r>
       <w:r w:rsidR="00B822FF" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00113516" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28206E99" w14:textId="36361931" w:rsidR="00BB63CB" w:rsidRPr="0025355B" w:rsidRDefault="007E0A1A" w:rsidP="00BB63CB">
+    <w:p w14:paraId="28206E99" w14:textId="3D5C8C6D" w:rsidR="00BB63CB" w:rsidRPr="0025355B" w:rsidRDefault="00751201" w:rsidP="00BB63CB">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="pt-PT"/>
           </w:rPr>
           <w:id w:val="233362382"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB63CB" w:rsidRPr="001456D8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="pt-PT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BB63CB" w:rsidRPr="001456D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aceito, para efeitos do previsto no artigo 9.º do Decreto-Lei n.º 128/2013, de 5 de setembro, que as comunicações com o Infarmed no âmbito do presente pedido sejam feitas através das seguintes caixas de correio eletrónico </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00BB63CB" w:rsidRPr="005B3EE5">
+        <w:r w:rsidR="00771957" w:rsidRPr="009F0E2D">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="pt-PT"/>
           </w:rPr>
-          <w:t>aue_lote@infarmed.pt</w:t>
+          <w:t>uss@infarmed.pt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB63CB">
+      <w:r w:rsidR="00771957">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB63CB" w:rsidRPr="001456D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="pt-PT"/>
           </w:rPr>
@@ -3764,99 +3764,99 @@
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB63CB" w:rsidRPr="001456D8">
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:u w:val="single"/>
               <w:lang w:eastAsia="pt-PT"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para introduzir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BB63CB" w:rsidRPr="001456D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e-mail) do requerente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3FA823" w14:textId="77777777" w:rsidR="00BB63CB" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="00BB63CB">
+    <w:p w14:paraId="7F3FA823" w14:textId="77777777" w:rsidR="00BB63CB" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="00BB63CB">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1355847743"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB63CB" w:rsidRPr="0017031F">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BB63CB" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aceito também que as comunicações por correio eletrónico feitas nos termos do parágrafo anterior, independentemente da indicação dos nomes dos colaboradores de ambas as entidades que, em concreto, as elaboraram, revestem valor probatório e a respetiva autoria é atribuída à parte remetente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6058B2C6" w14:textId="77777777" w:rsidR="0061376B" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="0017031F">
+    <w:p w14:paraId="6058B2C6" w14:textId="77777777" w:rsidR="0061376B" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1133020374"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -3868,51 +3868,51 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A14857" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0061376B" w:rsidRPr="0017031F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As comunicações feitas nos termos dos parágrafos anteriores, consideram-se recebidas pelo seu destinatário no segundo dia útil posterior ao seu envio, sendo suficiente para prova de envio o “print” retirado do sistema do seu remetente donde conste a data e hora de envio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394B8006" w14:textId="77777777" w:rsidR="002738B7" w:rsidRPr="0017031F" w:rsidRDefault="007E0A1A" w:rsidP="0017031F">
+    <w:p w14:paraId="394B8006" w14:textId="77777777" w:rsidR="002738B7" w:rsidRPr="0017031F" w:rsidRDefault="00751201" w:rsidP="0017031F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:before="40" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-349947669"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -4359,86 +4359,86 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -4468,98 +4468,98 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="62381101"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4746A265" w14:textId="77777777" w:rsidR="00FA1E10" w:rsidRDefault="00FA1E10" w:rsidP="00580D48">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="7BD0D1F5" w14:textId="01F40B83" w:rsidR="00CD183F" w:rsidRDefault="00CD183F" w:rsidP="00FA1E10">
+      <w:p w14:paraId="7BD0D1F5" w14:textId="1F268A42" w:rsidR="00CD183F" w:rsidRDefault="00CD183F" w:rsidP="00FA1E10">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="8504"/>
             <w:tab w:val="right" w:pos="10466"/>
           </w:tabs>
         </w:pPr>
         <w:r w:rsidRPr="00266212">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Data da última atualização: </w:t>
         </w:r>
         <w:r w:rsidR="00BB63CB">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00BB63CB">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> TIME \@ "dd/MM/yyyy" </w:instrText>
         </w:r>
         <w:r w:rsidR="00BB63CB">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007E0A1A">
+        <w:r w:rsidR="00771957">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>21/11/2024</w:t>
+          <w:t>29/04/2026</w:t>
         </w:r>
         <w:r w:rsidR="00BB63CB">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="006C19BD">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="00266212">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -6154,57 +6154,57 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Yjm7XDq8LAlJ7kqKbbcb7DeWCYy2QpVnQK6ANQyB+8ZAyDMVxKNp5/Bg9LNOt3oG2JjrC96S42Bad1JfxrhA8Q==" w:salt="9EEJlN+INPDlaAjuaHM20g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="4pCuqDERQSm/tbUB7PHCtSlUHb5ZqZA57x3s+hnQNTUlAnnRW3tT7P1EpjZ7VHqc+rtUtBOHF5Me4z3lvKnM0A==" w:salt="APMblkBonxTcw7tp0Zg3Kg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061376B"/>
     <w:rsid w:val="00075842"/>
     <w:rsid w:val="000903AB"/>
     <w:rsid w:val="000A3B30"/>
     <w:rsid w:val="000A6E28"/>
     <w:rsid w:val="000D1815"/>
     <w:rsid w:val="00113516"/>
@@ -6218,50 +6218,52 @@
     <w:rsid w:val="00324911"/>
     <w:rsid w:val="003E6474"/>
     <w:rsid w:val="003E7DA1"/>
     <w:rsid w:val="004A6D18"/>
     <w:rsid w:val="00522858"/>
     <w:rsid w:val="00531256"/>
     <w:rsid w:val="00564633"/>
     <w:rsid w:val="00571FDB"/>
     <w:rsid w:val="00580D48"/>
     <w:rsid w:val="005D5E4C"/>
     <w:rsid w:val="005E571B"/>
     <w:rsid w:val="005F3464"/>
     <w:rsid w:val="0061376B"/>
     <w:rsid w:val="00640A79"/>
     <w:rsid w:val="006470B3"/>
     <w:rsid w:val="00674621"/>
     <w:rsid w:val="00694DF6"/>
     <w:rsid w:val="006C19BD"/>
     <w:rsid w:val="00704E15"/>
     <w:rsid w:val="00706667"/>
     <w:rsid w:val="007228AF"/>
     <w:rsid w:val="00722BCF"/>
     <w:rsid w:val="007306EC"/>
     <w:rsid w:val="00732E60"/>
     <w:rsid w:val="00745F50"/>
+    <w:rsid w:val="00751201"/>
+    <w:rsid w:val="00771957"/>
     <w:rsid w:val="007E0A1A"/>
     <w:rsid w:val="007F41F8"/>
     <w:rsid w:val="008042E1"/>
     <w:rsid w:val="00813CAD"/>
     <w:rsid w:val="008611E6"/>
     <w:rsid w:val="008967BC"/>
     <w:rsid w:val="00975AC5"/>
     <w:rsid w:val="009776B6"/>
     <w:rsid w:val="009A13CB"/>
     <w:rsid w:val="00A14857"/>
     <w:rsid w:val="00A21190"/>
     <w:rsid w:val="00A60D59"/>
     <w:rsid w:val="00AA39A1"/>
     <w:rsid w:val="00AE44E8"/>
     <w:rsid w:val="00AF70A5"/>
     <w:rsid w:val="00B426B0"/>
     <w:rsid w:val="00B822FF"/>
     <w:rsid w:val="00B86C7D"/>
     <w:rsid w:val="00BA2EAD"/>
     <w:rsid w:val="00BB63CB"/>
     <w:rsid w:val="00BF0CCF"/>
     <w:rsid w:val="00C56102"/>
     <w:rsid w:val="00CD183F"/>
     <w:rsid w:val="00CE4F90"/>
     <w:rsid w:val="00D52C3F"/>
@@ -6272,51 +6274,51 @@
     <w:rsid w:val="00E15942"/>
     <w:rsid w:val="00EA7E71"/>
     <w:rsid w:val="00ED118E"/>
     <w:rsid w:val="00F842D4"/>
     <w:rsid w:val="00FA1E10"/>
     <w:rsid w:val="00FA475E"/>
     <w:rsid w:val="00FB03C9"/>
     <w:rsid w:val="00FD0D06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="182E222C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DB8B4C68-836F-4F42-B79D-372D319F7EBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7056,51 +7058,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="603000888">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aue_lote@infarmed.pt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infarmed.pt/web/infarmed/entidades/medicamentos-uso-humano/autorizacao-utilizacao-lote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infarmed.pt/web/infarmed/substancias-controladas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uss@infarmed.pt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infarmed.pt/web/infarmed/entidades/medicamentos-uso-humano/autorizacao-utilizacao-lote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infarmed.pt/web/infarmed/substancias-controladas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F767B5BC960F47B191E72659DC4EB63A"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D762E9BB-CD0C-4261-90D6-726B6264D0FD}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -8129,86 +8131,86 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Clique ou toque aqui para introduzir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
@@ -9879,70 +9881,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF749C10-E02A-49A6-B440-C3A3DBA484ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>851</Words>
-  <Characters>4599</Characters>
+  <Words>850</Words>
+  <Characters>4590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5440</CharactersWithSpaces>
+  <CharactersWithSpaces>5430</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Infarmed</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>